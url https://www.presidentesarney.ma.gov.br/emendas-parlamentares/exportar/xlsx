--- v0 (2026-06-10)
+++ v1 (2026-09-21)
@@ -12,289 +12,706 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► JOÃO BATISTA SEGUNDO — Nº EPI.2026.05431/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>JOÃO BATISTA SEGUNDO</t>
+  </si>
+  <si>
+    <t>EPI.2026.05431/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Fortalecimento da Atenção Especializada/MAC – Média e Alta Complexidade, mediante custeio das ações e serviços de s...</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>R$ 210.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Presidente Sarney</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 210.003,75</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>R$ 209.888,00</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>30,0%</t>
+  </si>
+  <si>
+    <t>Fortalecimento da Atenção Especializada/MAC – Média e Alta Complexidade, mediante custeio das ações e serviços de saúde.</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2000 | Data: 06/07/2026 | Vl. Empenhado: R$ 185.002,87 | Vl. Liquidado: R$ 185.002,87 | Vl. Pago: R$ 185.002,87</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>A R L LEAL E RODRIGUES LTDA</t>
+  </si>
+  <si>
+    <t>33.961.610/0001-00</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>0030 / MANUTENÇÃO DAS ATIVIDADES MÉDICAS / HOSPITALARES</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REFERE-SE AQUISIÇÃO DE MEDICAMENTOS (LOTE 4 MEDICAMENTOS INJETAVEIS) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAUDE DO MUNICIPIO DE PRESIDENTE SARNEY/MA, CONF. CONTRATO Nº 089/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>000.001.026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 185.002,87</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2005 | Data: 06/07/2026 | Vl. Empenhado: R$ 25.000,88 | Vl. Liquidado: R$ 25.000,88 | Vl. Pago: R$ 24.885,13</t>
+  </si>
+  <si>
+    <t>A J M COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>40.618.893/0001-58</t>
+  </si>
+  <si>
+    <t>3.3.90.30.07</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.911</t>
+  </si>
+  <si>
+    <t>R$ 25.000,88</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 24.611,12</t>
+  </si>
+  <si>
+    <t>R$ 274,01</t>
+  </si>
+  <si>
+    <t>► JOÃO BATISTA SEGUNDO — Nº EPI.2026.05432/2026</t>
+  </si>
+  <si>
+    <t>EPI.2026.05432/2026</t>
+  </si>
+  <si>
+    <t>Ação de Assistência</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 211.831,33</t>
+  </si>
+  <si>
+    <t>30,3%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2191 | Data: 25/08/2026 | Vl. Empenhado: R$ 2.321,84 | Vl. Liquidado: R$ 2.321,84 | Vl. Pago: R$ 2.321,84</t>
+  </si>
+  <si>
+    <t>AUTO POSTO JM LTDA</t>
+  </si>
+  <si>
+    <t>35.442.249/0001-31</t>
+  </si>
+  <si>
+    <t>3.3.90.30.01</t>
+  </si>
+  <si>
+    <t>0030 / 90 - APLICAÇÕES DIRETAS</t>
+  </si>
+  <si>
+    <t>Descrição:O VALOR QUE SE EMPENHA É REFERENTE AO FORNECIMENTO DE COMBUSTIVEL(GASOLINA COMUM,OLEO DIESEL,OLEO DIESEL S10) PARA ATENDER AS NECESSIDADES DAS SECRETARIAS DA PREFEITURA DE PRESIDENTE SARNEY/MA, CONFORME CONTRATO Nº110/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2191 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.685</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.321,84</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2191 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2199 | Data: 17/08/2026 | Vl. Empenhado: R$ 60.009,66 | Vl. Liquidado: R$ 60.009,66 | Vl. Pago: R$ 60.009,66</t>
+  </si>
+  <si>
+    <t>0030 / 2040</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REFERE-SE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE GENEROS ALIMENTICIOS PARA ATENDER AS NECESSIDADES DAS SECRETARIAS, CONFORME CONTATO Nº 044/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2199 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.933</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 60.009,66</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2199 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 59.289,54</t>
+  </si>
+  <si>
+    <t>DAM - arrecadação</t>
+  </si>
+  <si>
+    <t>PREF PRESIDENTE SARNEY - ARRECADACAO</t>
+  </si>
+  <si>
+    <t>R$ 720,12</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2200 | Data: 03/08/2026 | Vl. Empenhado: R$ 149.499,83 | Vl. Liquidado: R$ 149.499,83 | Vl. Pago: R$ 149.499,83</t>
+  </si>
+  <si>
+    <t>0030 / ATENDIMENTO HOSPITALAR E AMBULATORIAL</t>
+  </si>
+  <si>
+    <t>089/2026</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REFERE-SE AQUISIÇÃO DE MEDICAMENTOS (LOTE 4 MEDICAMENTOS INJETAVEIS) • PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAUDE DO MUNICIPIO DE PRESIDENTE SARNEY/MA, ! CONF. CONTRATO Nº 089/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2200 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 149.499,83</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2200 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
     <t>► BANCADA DO MARANHAO — Nº 202371110002/2023</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>BANCADA DO MARANHAO</t>
   </si>
   <si>
     <t>202371110002/2023</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAS</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
-    <t>Em execução</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDO MUNICIPAL DE SAUDE DO MUNICIPIO</t>
   </si>
   <si>
-    <t>Valor Previsto</t>
-[...19 lines deleted...]
-  <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>► MARCIO JERRY — Nº 202338930001/2023</t>
   </si>
   <si>
     <t>MARCIO JERRY</t>
   </si>
   <si>
     <t>202338930001/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Individual</t>
   </si>
   <si>
     <t>R$ 2.000.000,00</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>FUNDO MUNICIPAL DE SAUDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="26">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -563,54 +980,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J21"/>
+  <dimension ref="A1:J116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="J111" sqref="J111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -649,335 +1066,1513 @@
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      <c r="A12" s="7"/>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="3">
+        <v>1632</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>4791</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1632</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21">
+        <v>4798</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="23">
+        <v>4799</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E38" s="23" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="25"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>81</v>
+      </c>
+      <c r="E47" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" t="s">
+        <v>29</v>
+      </c>
+      <c r="D49" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>82</v>
+      </c>
+      <c r="G49" t="s">
+        <v>32</v>
+      </c>
+      <c r="H49" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="2"/>
-[...10 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="D50" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" t="s">
+        <v>6</v>
+      </c>
+      <c r="F50" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" s="8"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H55" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D56" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C61" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="18"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E65" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G68" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H68" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" s="3">
+        <v>1.632</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B70" s="12"/>
+      <c r="C70" s="12"/>
+      <c r="D70" s="12"/>
+      <c r="E70" s="12"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="12"/>
+      <c r="H70" s="12"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B72" s="13"/>
+      <c r="C72" s="13"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B76" s="18"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C77" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E77" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D78" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="E78" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="E79" s="23" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B81" s="8"/>
+      <c r="C81" s="8"/>
+      <c r="D81" s="8"/>
+      <c r="E81" s="8"/>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8"/>
+      <c r="H81" s="8"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G82" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H82" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" s="3">
+        <v>1632</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B84" s="12"/>
+      <c r="C84" s="12"/>
+      <c r="D84" s="12"/>
+      <c r="E84" s="12"/>
+      <c r="F84" s="12"/>
+      <c r="G84" s="12"/>
+      <c r="H84" s="12"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B86" s="13"/>
+      <c r="C86" s="13"/>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="16">
+        <v>1042</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="C88" s="17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B90" s="18"/>
+      <c r="C90" s="18"/>
+      <c r="D90" s="18"/>
+      <c r="E90" s="18"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C91" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E91" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="21">
+        <v>3206</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C92" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="E92" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="25"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B98" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C98" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D98" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E98" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F98" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G98" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H98" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="J98" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-[...16 lines deleted...]
-      <c r="G16" s="3" t="s">
+    <row r="99" spans="1:10">
+      <c r="A99" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G99" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H99" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C18" t="s">
+      <c r="I99" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="J99" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
         <v>21</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="B101" t="s">
+        <v>121</v>
+      </c>
+      <c r="C101" t="s">
+        <v>22</v>
+      </c>
+      <c r="D101" t="s">
+        <v>126</v>
+      </c>
+      <c r="E101" t="s">
         <v>5</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="F101" t="s">
+        <v>122</v>
+      </c>
+      <c r="G101" t="s">
         <v>7</v>
       </c>
-      <c r="H18" t="s">
-[...4 lines deleted...]
-      <c r="A19" t="s">
+      <c r="H101" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
         <v>9</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B102" t="s">
         <v>18</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C102" t="s">
         <v>24</v>
       </c>
-      <c r="E19" t="s">
+      <c r="D102" t="s">
         <v>25</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="E102" t="s">
+        <v>26</v>
+      </c>
+      <c r="F102" t="s">
+        <v>127</v>
+      </c>
+      <c r="G102" t="s">
         <v>8</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H102" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
-[...6 lines deleted...]
-      <c r="C20" t="s">
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
         <v>28</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="B103" t="s">
+        <v>125</v>
+      </c>
+      <c r="C103" t="s">
         <v>29</v>
       </c>
-      <c r="F20" t="s">
+      <c r="D103" t="s">
+        <v>125</v>
+      </c>
+      <c r="E103" t="s">
         <v>30</v>
       </c>
-      <c r="G20" t="s">
-[...2 lines deleted...]
-      <c r="H20" t="s">
+      <c r="F103" t="s">
+        <v>53</v>
+      </c>
+      <c r="G103" t="s">
+        <v>32</v>
+      </c>
+      <c r="H103" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>33</v>
+      </c>
+      <c r="B104" t="s">
+        <v>53</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104" t="s">
+        <v>128</v>
+      </c>
+      <c r="E104" t="s">
+        <v>6</v>
+      </c>
+      <c r="F104" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="25"/>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B109" s="2"/>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2"/>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C111" s="3"/>
+      <c r="D111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="J111" s="6" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" t="s">
+        <v>21</v>
+      </c>
+      <c r="B113" t="s">
+        <v>131</v>
+      </c>
+      <c r="C113" t="s">
+        <v>22</v>
+      </c>
+      <c r="D113" t="s">
+        <v>133</v>
+      </c>
+      <c r="E113" t="s">
+        <v>5</v>
+      </c>
+      <c r="F113" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113" t="s">
+        <v>7</v>
+      </c>
+      <c r="H113" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" t="s">
+        <v>134</v>
+      </c>
+      <c r="G114" t="s">
+        <v>8</v>
+      </c>
+      <c r="H114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>28</v>
+      </c>
+      <c r="B115" t="s">
+        <v>132</v>
+      </c>
+      <c r="C115" t="s">
+        <v>29</v>
+      </c>
+      <c r="D115" t="s">
+        <v>132</v>
+      </c>
+      <c r="E115" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="F115" t="s">
+        <v>53</v>
+      </c>
+      <c r="G115" t="s">
         <v>32</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H115" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
         <v>33</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="B116" t="s">
+        <v>53</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116" t="s">
+        <v>128</v>
+      </c>
+      <c r="E116" t="s">
         <v>6</v>
       </c>
-      <c r="F21" t="s">
-        <v>15</v>
+      <c r="F116" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A43:J43"/>
+    <mergeCell ref="F50:H50"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A57:H57"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A84:H84"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="A90:E90"/>
+    <mergeCell ref="A97:J97"/>
+    <mergeCell ref="F104:H104"/>
+    <mergeCell ref="A109:J109"/>
+    <mergeCell ref="F116:H116"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>